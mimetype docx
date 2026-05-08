--- v0 (2026-04-15)
+++ v1 (2026-05-08)
@@ -7,126 +7,121 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7A10CCAB" w14:textId="7C27788B" w:rsidR="009E7C70" w:rsidRPr="009E7C70" w:rsidRDefault="009E7C70" w:rsidP="009E7C70">
-      <w:r w:rsidRPr="009E7C70">
+    <w:p w:rsidRPr="009626E8" w:rsidR="009626E8" w:rsidP="00347F90" w:rsidRDefault="00680CFD" w14:paraId="20F3B096" w14:textId="76875FB2">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16DEBD4C" wp14:editId="6A1FCB1B">
-[...2 lines deleted...]
-            <wp:docPr id="771376079" name="Picture 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="020169AD" wp14:editId="5D43364F">
+            <wp:extent cx="5730875" cy="8102600"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+            <wp:docPr id="1359425380" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5731510" cy="8104505"/>
+                      <a:ext cx="5730875" cy="8102600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
-                    <a:ln>
-[...1 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F43D33" w14:textId="7188C7EF" w:rsidR="0002090F" w:rsidRDefault="0002090F"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5B59C1D1" w14:textId="6DC45A3B" w:rsidR="007837A8" w:rsidRDefault="04403EC9" w:rsidP="2C12CC5C">
+    <w:p w:rsidR="007837A8" w:rsidP="2C12CC5C" w:rsidRDefault="04403EC9" w14:paraId="5B59C1D1" w14:textId="6DC45A3B">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="cy-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BD1C8F2" wp14:editId="6AE370EA">
             <wp:extent cx="2020272" cy="788492"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="58098271" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
@@ -135,1988 +130,1491 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2020272" cy="788492"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="7086E0EE">
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="cy-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D58FBAF" wp14:editId="1139C2F5">
             <wp:extent cx="1143000" cy="1133475"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1075776105" name="drawing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1075776105" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1143000" cy="1133475"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC7ABBD" w14:textId="23E76FBC" w:rsidR="12501D86" w:rsidRDefault="12501D86" w:rsidP="12501D86">
+    <w:p w:rsidR="00680CFD" w:rsidP="2C12CC5C" w:rsidRDefault="00680CFD" w14:paraId="607A2AE7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="007837A8" w:rsidP="2C12CC5C" w:rsidRDefault="63F865AF" w14:paraId="0EE844BD" w14:textId="738C17CE">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Astudiaeth Achos Mapio Systemau – Bwrdd Gwasanaethau Cyhoeddus Abertawe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00562E26" w:rsidP="00E15A1A" w:rsidRDefault="00AF5C9D" w14:paraId="7D643860" w14:textId="407176AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007366B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cefndir </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00691AFC" w:rsidR="00691AFC" w:rsidP="00691AFC" w:rsidRDefault="001A2B08" w14:paraId="6313A8DB" w14:textId="6C58142D">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61CD61B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Amrywiaeth o ddulliau yw mapio systemau sy'n ein helpu i ddeall y rhannau a'r perthnasoedd rhyngddynt mewn system o ddiddordeb. Mae'n galluogi cyfranogwyr i gymryd  dull mwy cyfannol, gan nodi cysylltiadau allweddol, dibyniaethau, a chyfleoedd i wella.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0096200B" w:rsidR="009C039E" w:rsidP="00E15A1A" w:rsidRDefault="005D4890" w14:paraId="30ED7288" w14:textId="36E52BC4">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0096200B">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Sefyllfa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="34AB5712" w:rsidP="12501D86" w:rsidRDefault="34AB5712" w14:paraId="508A28BF" w14:textId="3DCC723D">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yn dilyn cymryd rhan mewn cyfres o weithdai mapio systemau dan arweiniad tîm Llunio Lleoedd ar gyfer Llesiant yng Nghymru (SPWW), defnyddiodd aelod o grŵp dysgu o Fwrdd Gwasanaethau Cyhoeddus Abertawe (PSB) ddiagramau a mapio systemau i archwilio'r cysylltiadau rhwng pum amcan yn eu Cynllun Llesiant: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="52AD1351" w:rsidP="00E15A1A" w:rsidRDefault="65F9F734" w14:paraId="520B5CFB" w14:textId="2F41A4AC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="12501D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Trawsnewid Gwasanaethau Blynyddoedd Cynnar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="52AD1351" w:rsidP="00E15A1A" w:rsidRDefault="52AD1351" w14:paraId="6FB661D7" w14:textId="084D8714">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="12501D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Byw'n Dda, Heneiddio'n Dda – Dinas Hawliau Dynol  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="52AD1351" w:rsidP="00E15A1A" w:rsidRDefault="52AD1351" w14:paraId="227D68DE" w14:textId="1D80621A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="12501D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Newid Hinsawdd ac Adfer Natur  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="52AD1351" w:rsidP="00E15A1A" w:rsidRDefault="52AD1351" w14:paraId="496015A0" w14:textId="179C5B2B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="12501D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cymunedau Cryf  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="52AD1351" w:rsidP="00E15A1A" w:rsidRDefault="52AD1351" w14:paraId="48A5C97C" w14:textId="2470AF78">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="12501D86">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Datblygu Cynnig Diwylliannol Integredig Abertawe </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="71644AF5" w:rsidP="2C12CC5C" w:rsidRDefault="009F77F8" w14:paraId="3549A4D3" w14:textId="423D3123">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="61CD61B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Cynlluniwyd y gweithdy i helpu Bwrdd Gwasanaethau Cyhoeddus (BGC) Abertawe i gymhwyso meddwl trwy systemau i heriau cymhleth sy'n cynnwys nifer o bartneriaid.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D277F0" w:rsidP="53B0E31D" w:rsidRDefault="0052312F" w14:paraId="77C9855B" w14:textId="4C6AF2ED">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methodoleg </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="495766B6" w:rsidP="53B0E31D" w:rsidRDefault="00216F09" w14:paraId="4F1E6530" w14:textId="0D02F077">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Y ffocws oedd datblygu mapiau systemau lefel uchel ar gyfer pob un o'r pum amcan, gan nodi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>rhyngberthnasau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bylchau a chyfleoedd ar gyfer cydweithio pellach. Roedd y BGC yn awyddus i gryfhau ei ddull partneriaeth drwy nodi synergedd ar draws y pum amcan blaenoriaeth. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Dull Mapio System</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gan ddefnyddio offeryn cydweithredol ar-lein, helpodd gweithgaredd cyn y gweithdy i nodi canlyniadau o ddiddordeb ar gyfer pob un o'r amcanion (mesurau neu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>newidynnau yr oedd cyfranogwyr y gweithdy yn eu hystyried yn bwysig i'r BGC a'i bartneriaethau) a ffactorau lefel uchel sy'n dylanwadu ar y canlyniadau (h.y. pethau yr oedd cyfranogwyr y gweithdy yn meddwl oedd yn gysylltiedig yn achosol â'r canlyniadau).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12501D86" w:rsidP="12501D86" w:rsidRDefault="12501D86" w14:paraId="0EC7ABBD" w14:textId="23E76FBC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...93 lines deleted...]
-    <w:p w14:paraId="2D6A6731" w14:textId="55B5F733" w:rsidR="00F6301A" w:rsidRDefault="1AAA28C6" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F6301A" w:rsidP="00E15A1A" w:rsidRDefault="1AAA28C6" w14:paraId="2D6A6731" w14:textId="55B5F733">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="09006859" w14:textId="77777777" w:rsidR="00F005F3" w:rsidRPr="00F005F3" w:rsidRDefault="00F005F3" w:rsidP="00F005F3">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Rhannwyd y cyfranogwyr yn bum grŵp yn seiliedig ar eu rôl ac amcan y BGC a oedd fwyaf perthnasol i'w meysydd gwaith. Roedd gan bob grŵp hwylusydd, a oedd yn tywys y cyfranogwyr trwy gyfres o weithgareddau ac yn sicrhau bod lleisiau pob cyfranogwr yn cael eu clywed. Cynhaliwyd gweithgareddau gan bob grŵp yn defnyddio</w:t>
+      </w:r>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>stickies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a diagram mapio. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F005F3" w:rsidR="00F005F3" w:rsidP="00F005F3" w:rsidRDefault="00F005F3" w14:paraId="09006859" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6E9FF17E" w14:textId="6902102E" w:rsidR="00F005F3" w:rsidRDefault="00996F5C" w:rsidP="00F005F3">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F005F3" w:rsidP="00F005F3" w:rsidRDefault="00996F5C" w14:paraId="6E9FF17E" w14:textId="6902102E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0E59F75D" w14:textId="77777777" w:rsidR="00F005F3" w:rsidRDefault="00F005F3" w:rsidP="00F005F3">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Darlun o weithgareddau mapio  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F005F3" w:rsidP="00F005F3" w:rsidRDefault="00F005F3" w14:paraId="0E59F75D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="62C5AD0F" w14:textId="6BF522D6" w:rsidR="00F005F3" w:rsidRPr="0096200B" w:rsidRDefault="4385DE53" w:rsidP="00F005F3">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F005F3" w:rsidP="00F005F3" w:rsidRDefault="00F005F3" w14:paraId="62C5AD0F" w14:textId="172603B7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00231934" w:rsidP="00F005F3" w:rsidRDefault="00231934" w14:paraId="57A7232C" w14:textId="53487A74">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="536DC769" wp14:editId="262DF76A">
-[...2 lines deleted...]
-            <wp:docPr id="1978817542" name="drawing"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F247CB1" wp14:editId="76025A20">
+            <wp:extent cx="3609340" cy="2585085"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:docPr id="1320991438" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1978817542" name="Picture 1978817542"/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3608080" cy="2587491"/>
+                      <a:ext cx="3609340" cy="2585085"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258FB718" w14:textId="7EDFA40F" w:rsidR="00F6301A" w:rsidRDefault="00F6301A" w:rsidP="0096200B">
+    <w:p w:rsidRPr="0096200B" w:rsidR="00231934" w:rsidP="00F005F3" w:rsidRDefault="00231934" w14:paraId="589E83C9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-    <w:p w14:paraId="5BA7B0BE" w14:textId="0204A33D" w:rsidR="00F6301A" w:rsidRDefault="3A0071B1" w:rsidP="00E15A1A">
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F6301A" w:rsidP="0096200B" w:rsidRDefault="00F6301A" w14:paraId="258FB718" w14:textId="7EDFA40F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F6301A" w:rsidP="00E15A1A" w:rsidRDefault="3A0071B1" w14:paraId="5BA7B0BE" w14:textId="0204A33D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61CD61B3">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="11B220B1" w14:textId="77777777" w:rsidR="00A13E04" w:rsidRDefault="00A13E04" w:rsidP="00A13E04">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>I ddechrau, adolygodd a chytunodd pob grŵp ar y canlyniadau o ddiddordeb a nodwyd yn y gweithgaredd cyn y gweithdy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A13E04" w:rsidP="00A13E04" w:rsidRDefault="00A13E04" w14:paraId="11B220B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="4F088BE8" w14:textId="77E7249D" w:rsidR="61CD61B3" w:rsidRDefault="3A0071B1" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="61CD61B3" w:rsidP="00E15A1A" w:rsidRDefault="3A0071B1" w14:paraId="4F088BE8" w14:textId="77E7249D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...166 lines deleted...]
-    <w:p w14:paraId="72499B0C" w14:textId="77777777" w:rsidR="0096200B" w:rsidRPr="0096200B" w:rsidRDefault="0096200B" w:rsidP="0096200B">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yna mapiodd pob grŵp ffactorau lefel uchel yr oeddent yn teimlo a ddylanwadodd ar y canlyniadau o ddiddordeb.  Yna gofynnwyd iddynt osod y ffactorau hynny yr oedd gan y BGC y dylanwad mwyaf arnynt, agosaf at y canlyniadau o ddiddordeb. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0096200B" w:rsidR="0096200B" w:rsidP="0096200B" w:rsidRDefault="0096200B" w14:paraId="72499B0C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="2A450C9A" w14:textId="01614E39" w:rsidR="2E7DE035" w:rsidRDefault="2E7DE035" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2E7DE035" w:rsidP="00E15A1A" w:rsidRDefault="2E7DE035" w14:paraId="2A450C9A" w14:textId="01614E39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61CD61B3">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...95 lines deleted...]
-    <w:p w14:paraId="69346522" w14:textId="7D74DCC1" w:rsidR="61CD61B3" w:rsidRDefault="61CD61B3" w:rsidP="61CD61B3">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Yna mapiodd pob grŵp y camau gweithredu cyfredol sy'n cael eu cymryd gan y BGC a'u partneriaethau yn erbyn y ffactorau. Yna ailadroddwyd y gweithgaredd ar gyfer camau gweithredu arfaethedig yn 2025/26 a nodwyd a thrafodwyd bylchau posibl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="61CD61B3" w:rsidP="61CD61B3" w:rsidRDefault="61CD61B3" w14:paraId="69346522" w14:textId="7D74DCC1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7903688F" w14:textId="274C29A8" w:rsidR="00A13E04" w:rsidRPr="00A13E04" w:rsidRDefault="1141B045" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00A13E04" w:rsidR="00A13E04" w:rsidP="00E15A1A" w:rsidRDefault="1141B045" w14:paraId="7903688F" w14:textId="274C29A8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="61CD61B3">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="1875C496" w14:textId="77777777" w:rsidR="00A13E04" w:rsidRPr="00A13E04" w:rsidRDefault="00A13E04" w:rsidP="00A13E04">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Yna trosglwyddwyd camau gweithredu 2025/26 ar gyfer pob amcan i ddiagram mawr ar wal. Drwy drafodaeth wedi'i hwyluso daeth holl gyfranogwyr y gweithdy ynghyd i ystyried: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00A13E04" w:rsidR="00A13E04" w:rsidP="00A13E04" w:rsidRDefault="00A13E04" w14:paraId="1875C496" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7E07D537" w14:textId="5F8A7AF0" w:rsidR="00C41016" w:rsidRDefault="00C41016" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C41016" w:rsidP="00E15A1A" w:rsidRDefault="00C41016" w14:paraId="7E07D537" w14:textId="5F8A7AF0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="005FDE7C" w14:textId="7401A692" w:rsidR="00F6301A" w:rsidRDefault="00C41016" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>cydgysylltiadau rhwng camau gweithredu a pherthnasoedd rhwng partneriaid sy'n cyflawni'r camau gweithredu;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F6301A" w:rsidP="00E15A1A" w:rsidRDefault="00C41016" w14:paraId="005FDE7C" w14:textId="7401A692">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="08E26A28" w14:textId="7799AE1F" w:rsidR="00996F5C" w:rsidRPr="00F005F3" w:rsidRDefault="00996F5C" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>nodi lle'r oedd cysylltiadau cryf, dim cysylltiadau (ond cysylltau oedd angen eu gwneud) a chysylltiadau gwan oedd angen eu cryfhau;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F005F3" w:rsidR="00996F5C" w:rsidP="00E15A1A" w:rsidRDefault="00996F5C" w14:paraId="08E26A28" w14:textId="7799AE1F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="7B1BEF9A" w14:textId="0618DA04" w:rsidR="12501D86" w:rsidRDefault="1ADAE0DA" w:rsidP="00C41016">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>goblygiadau adnoddau a lle gellid  wedi gwella aliniad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="12501D86" w:rsidP="00C41016" w:rsidRDefault="1ADAE0DA" w14:paraId="7B1BEF9A" w14:textId="0618DA04">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:bidi="cy-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47BDC262" wp14:editId="381D848E">
             <wp:extent cx="3595565" cy="1623804"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="910846010" name="drawing" title="A group of people sitting at tables&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="910846010" name="Picture 910846010"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3595565" cy="1623804"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0FFFAD" w14:textId="3624D91B" w:rsidR="00C20700" w:rsidRPr="00A50399" w:rsidRDefault="69DA7DF9" w:rsidP="53B0E31D">
+    <w:p w:rsidRPr="00680CFD" w:rsidR="00C20700" w:rsidP="53B0E31D" w:rsidRDefault="69DA7DF9" w14:paraId="6C0FFFAD" w14:textId="3624D91B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:b/>
-          <w:bCs/>
-[...16 lines deleted...]
-    <w:p w14:paraId="6B4CB2C5" w14:textId="6069BCBD" w:rsidR="3858336B" w:rsidRPr="007366B6" w:rsidRDefault="3858336B" w:rsidP="2C12CC5C">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Effaith  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="3858336B" w:rsidP="2C12CC5C" w:rsidRDefault="3858336B" w14:paraId="6B4CB2C5" w14:textId="6069BCBD">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12501D86">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="6BAE50BE" w14:textId="11BD8685" w:rsidR="00C20700" w:rsidRPr="007366B6" w:rsidRDefault="358F08D9" w:rsidP="58A1A159">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mae'r mewnwelediadau a gafwyd o'r gweithdy hwn yn darparu llwybr strwythuredig ar gyfer datblygu camau gweithredu'r BGC yn ystod gweddill Cynllun Llesiant 2023-28. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00C20700" w:rsidP="58A1A159" w:rsidRDefault="358F08D9" w14:paraId="6BAE50BE" w14:textId="11BD8685">
       <w:pPr>
         <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58A1A159">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Dangosodd Gweithdy Mapio Systemau BGC Abertawe (Mawrth 2025) bŵer meddwl drwy systemau wrth wella integreiddio gwasanaethau, cydweithio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58A1A159">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>amlasiantaethol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58A1A159">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a chynllunio hirdymor. Drwy fapio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58A1A159">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>rhyngddibyniaethau</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58A1A159">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, rydym wedi nodi cyfleoedd i gryfhau partneriaethau, alinio adnoddau, a chreu newid cadarnhaol parhaol i gymunedau Abertawe. Mae'r mewnwelediadau a gafwyd o'r gweithdy hwn yn darparu llwybr strwythuredig ar gyfer datblygu camau gweithredu'r BGC yn ystod gweddill Cynllun Llesiant 2023-28.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00C20700" w:rsidP="39D69150" w:rsidRDefault="19B3FD40" w14:paraId="1AB99D77" w14:textId="621BBD82">
+      <w:pPr>
+        <w:spacing w:after="360" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“The</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+      </w:pPr>
+      <w:r w:rsidRPr="39D69150">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:i/>
-          <w:iCs/>
-[...110 lines deleted...]
-    <w:p w14:paraId="5DDAAA48" w14:textId="31A2780C" w:rsidR="00C20700" w:rsidRPr="00C41016" w:rsidRDefault="00CE07BD" w:rsidP="00C41016">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>(Aelod o BGC Abertawe a Grŵp Dysgu SPWW, Mawrth 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C41016" w:rsidR="00C20700" w:rsidP="00C41016" w:rsidRDefault="00CE07BD" w14:paraId="5DDAAA48" w14:textId="31A2780C">
       <w:pPr>
         <w:spacing w:after="360"/>
       </w:pPr>
       <w:r w:rsidRPr="58A1A159">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="28C37402" w14:textId="17B0FE23" w:rsidR="00C20700" w:rsidRPr="007366B6" w:rsidRDefault="00C20700" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yn dilyn y gweithdy mapio systemau, gwnaed yr argymhellion canlynol: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00C20700" w:rsidP="00E15A1A" w:rsidRDefault="00C20700" w14:paraId="28C37402" w14:textId="17B0FE23">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007366B6">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6D46411F" w14:textId="627AC94C" w:rsidR="00C20700" w:rsidRPr="007366B6" w:rsidRDefault="00C20700" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Datblygu system rhannu data ar draws y BGC i wella cydlynu gwasanaethau a lleihau dyblygu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00C20700" w:rsidP="00E15A1A" w:rsidRDefault="00C20700" w14:paraId="6D46411F" w14:textId="627AC94C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58A1A159">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...110 lines deleted...]
-    <w:p w14:paraId="3B3D3EA5" w14:textId="40FF7641" w:rsidR="00C20700" w:rsidRPr="007366B6" w:rsidRDefault="00C20700" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ymgorffori hawliau dynol ar draws yr holl amcanion: Sicrhau bod asesiadau o’r effaith ar hawliau dynol wedi'u hintegreiddio'n llawn i bob polisi a fframwaith gwneud penderfyniadau mawr y BGC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00C20700" w:rsidP="00E15A1A" w:rsidRDefault="00C20700" w14:paraId="3B3D3EA5" w14:textId="40FF7641">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007366B6">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="37990780" w14:textId="0CFC5985" w:rsidR="00C20700" w:rsidRPr="007366B6" w:rsidRDefault="00C20700" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Datblygu Platfform Ymgysylltu â’r Gymuned Unedig: Sefydlu canolfan ddigidol 'Un BGC' i gydlynu ymgynghoriadau cyhoeddus ac adborth ar draws asiantaethau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00C20700" w:rsidP="00E15A1A" w:rsidRDefault="00C20700" w14:paraId="37990780" w14:textId="0CFC5985">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="58A1A159">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="04C17EE3" w14:textId="4E04587B" w:rsidR="00C20700" w:rsidRPr="007366B6" w:rsidRDefault="00C20700" w:rsidP="00E15A1A">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Ehangu rhaglenni hyfforddi’r gweithlu: Sefydlu hyfforddiant ar y cyd ar draws partneriaid y BGC i wella sgiliau mewn ymyrraeth gynnar, cynhwysiant digidol, a gwydnwch hinsawdd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00C20700" w:rsidP="00E15A1A" w:rsidRDefault="00C20700" w14:paraId="04C17EE3" w14:textId="4E04587B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...78 lines deleted...]
-    <w:p w14:paraId="0EC56293" w14:textId="65AFBDE2" w:rsidR="00C20700" w:rsidRDefault="00C20700" w:rsidP="53B0E31D">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Manteisio ar Fapio System Gwybodaeth Ddaearyddol (GIS) ar gyfer cyflenwi gwasanaethau: Gweithredu mapio sy'n seiliedig ar System Gwybodaeth Ddaearyddol i ddelweddu canolfannau gwasanaeth a nodi bylchau yn y ddarpariaeth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C20700" w:rsidP="53B0E31D" w:rsidRDefault="00C20700" w14:paraId="0EC56293" w14:textId="65AFBDE2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Alinio camau gweithredu'r BGC â'r Cynllun Datblygu Lleol (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0A6E358E" w14:textId="4507AECD" w:rsidR="53B0E31D" w:rsidRDefault="53B0E31D" w:rsidP="53B0E31D">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>CDLl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="53B0E31D">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>): Sicrhau bod cynllunio'r BGC yn cyd-fynd â strategaeth datblygu hirdymor Abertawe, gan gefnogi cymunedau gwydn a ffyniannus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="53B0E31D" w:rsidP="53B0E31D" w:rsidRDefault="53B0E31D" w14:paraId="0A6E358E" w14:textId="4507AECD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7279F66F" w14:textId="0B0E38C4" w:rsidR="34C47FF3" w:rsidRPr="007366B6" w:rsidRDefault="63F1FD6E" w:rsidP="53B0E31D">
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="34C47FF3" w:rsidP="53B0E31D" w:rsidRDefault="63F1FD6E" w14:paraId="7279F66F" w14:textId="0B0E38C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="53B0E31D">
         <w:rPr>
-          <w:rFonts w:ascii="Ubuntu" w:eastAsia="Ubuntu" w:hAnsi="Ubuntu" w:cs="Ubuntu"/>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t>Casgliad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="34C47FF3" w:rsidP="00996F5C" w:rsidRDefault="4948D0CF" w14:paraId="4E42C4D8" w14:textId="6958F7AB">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4FF909B4" w:rsidR="4948D0CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mae gweithdy BGC Abertawe yn enghraifft o sut y gellir defnyddio gweithgareddau mapio systemau lefel uchel i ymgysylltu â sawl safbwynt a gwella cydweithio ar draws partneriaid sy'n cyfrannu at gyflawni amcanion cynllun llesiant y BGC, gan gefnogi cynllunio strategol ac optimeiddio adnoddau. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0E3BB880" w:rsidP="4FF909B4" w:rsidRDefault="0E3BB880" w14:paraId="39BBD93E" w14:textId="74675DDA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4FF909B4" w:rsidR="0E3BB880">
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+        <w:t>Dolen i’r adnoddau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0E3BB880" w:rsidP="4FF909B4" w:rsidRDefault="0E3BB880" w14:paraId="1148EF09" w14:textId="404E68DB">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="Re2317a82ad894d4f">
+        <w:r w:rsidRPr="4FF909B4" w:rsidR="0E3BB880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:smallCaps w:val="0"/>
+            <w:strike w:val="0"/>
+            <w:dstrike w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="cy-GB"/>
+          </w:rPr>
+          <w:t>Llunio Lleoedd ar gyfer Llesiant yng Nghymru</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="4FF909B4" w:rsidP="4FF909B4" w:rsidRDefault="4FF909B4" w14:paraId="6C983EC8" w14:textId="67DF4E12">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="cy-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="056B17DF" w:rsidP="2C12CC5C" w:rsidRDefault="056B17DF" w14:paraId="312D785C" w14:textId="0946ECB3">
+      <w:pPr>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Conclusion</w:t>
-[...267 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="00EB7BF5" w:rsidP="2C12CC5C" w:rsidRDefault="00EB7BF5" w14:paraId="0E7C4103" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007366B6" w:rsidR="003B0D5F" w:rsidP="2C12CC5C" w:rsidRDefault="003B0D5F" w14:paraId="5155BD30" w14:textId="5E1CDC60">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Ubuntu" w:hAnsi="Ubuntu" w:eastAsia="Ubuntu" w:cs="Ubuntu"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="007366B6" w:rsidR="003B0D5F">
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="322EB007" w14:textId="77777777" w:rsidR="00B73472" w:rsidRDefault="00B73472">
+    <w:p w:rsidR="00B713CE" w:rsidRDefault="00B713CE" w14:paraId="419E8AD1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E825829" w14:textId="77777777" w:rsidR="00B73472" w:rsidRDefault="00B73472">
+    <w:p w:rsidR="00B713CE" w:rsidRDefault="00B713CE" w14:paraId="0E9B3966" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2168,86 +1666,170 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Ubuntu">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="340DC323" w14:textId="77777777" w:rsidR="00B73472" w:rsidRDefault="00B73472">
+    <w:p w:rsidR="00B713CE" w:rsidRDefault="00B713CE" w14:paraId="7FA86D26" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23A29C6D" w14:textId="77777777" w:rsidR="00B73472" w:rsidRDefault="00B73472">
+    <w:p w:rsidR="00B713CE" w:rsidRDefault="00B713CE" w14:paraId="1FA98A14" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
-  <int2:observations>
-[...3 lines deleted...]
-  </int2:observations>
+  <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="4">
+    <w:nsid w:val="1e1a7eb8"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Ubuntu,Trebuchet MS" w:hAnsi="Ubuntu,Trebuchet MS"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="155FE64E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7181BAE"/>
     <w:lvl w:ilvl="0" w:tplc="3D9AA946">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="8918D2E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FBBE4E1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -2315,135 +1897,135 @@
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25F74067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0241CF2"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="440BC64C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD2A2AB0"/>
     <w:lvl w:ilvl="0" w:tplc="2E74A63A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7A2A221C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2578,352 +2160,349 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
   <w:num w:numId="1" w16cid:durableId="1992951367">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="896207747">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="306663838">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="10492041">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="85"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB7BF5"/>
     <w:rsid w:val="00002AC4"/>
     <w:rsid w:val="000079D1"/>
-    <w:rsid w:val="0002090F"/>
     <w:rsid w:val="00021338"/>
     <w:rsid w:val="000263B0"/>
     <w:rsid w:val="00031C64"/>
     <w:rsid w:val="00032219"/>
     <w:rsid w:val="00041BA8"/>
     <w:rsid w:val="00051DE0"/>
     <w:rsid w:val="0005253F"/>
     <w:rsid w:val="00055F49"/>
     <w:rsid w:val="000561A0"/>
+    <w:rsid w:val="000878F0"/>
     <w:rsid w:val="00092D7B"/>
     <w:rsid w:val="00093DC6"/>
     <w:rsid w:val="000C63EF"/>
     <w:rsid w:val="000D24DE"/>
-    <w:rsid w:val="000E223E"/>
+    <w:rsid w:val="000D5698"/>
     <w:rsid w:val="000E3782"/>
+    <w:rsid w:val="000E6751"/>
     <w:rsid w:val="00107935"/>
     <w:rsid w:val="00117360"/>
     <w:rsid w:val="00127F3A"/>
     <w:rsid w:val="0013EEB9"/>
     <w:rsid w:val="00146955"/>
     <w:rsid w:val="001568F5"/>
     <w:rsid w:val="001735EB"/>
     <w:rsid w:val="00181B54"/>
     <w:rsid w:val="00187C8B"/>
     <w:rsid w:val="001A2B08"/>
     <w:rsid w:val="001C13A2"/>
     <w:rsid w:val="001F272C"/>
     <w:rsid w:val="00200195"/>
     <w:rsid w:val="00206FFF"/>
     <w:rsid w:val="002135C4"/>
     <w:rsid w:val="00216F09"/>
+    <w:rsid w:val="00231934"/>
     <w:rsid w:val="002377A4"/>
     <w:rsid w:val="00267827"/>
     <w:rsid w:val="0027674F"/>
     <w:rsid w:val="00276922"/>
     <w:rsid w:val="00282008"/>
     <w:rsid w:val="0028249A"/>
     <w:rsid w:val="00282820"/>
     <w:rsid w:val="00283E27"/>
     <w:rsid w:val="00292330"/>
     <w:rsid w:val="002976AF"/>
     <w:rsid w:val="002A1961"/>
-    <w:rsid w:val="002A66FE"/>
     <w:rsid w:val="002A729B"/>
     <w:rsid w:val="002B79C4"/>
     <w:rsid w:val="002C250A"/>
+    <w:rsid w:val="002C3787"/>
     <w:rsid w:val="002DE591"/>
     <w:rsid w:val="002E0445"/>
     <w:rsid w:val="002E6F97"/>
     <w:rsid w:val="00301751"/>
     <w:rsid w:val="003071B9"/>
     <w:rsid w:val="00317EED"/>
     <w:rsid w:val="003207F4"/>
     <w:rsid w:val="00335629"/>
     <w:rsid w:val="003369E6"/>
     <w:rsid w:val="00347F90"/>
     <w:rsid w:val="00350DB6"/>
     <w:rsid w:val="00373CEE"/>
     <w:rsid w:val="0037600A"/>
     <w:rsid w:val="00386929"/>
     <w:rsid w:val="00390D83"/>
     <w:rsid w:val="00393EE1"/>
     <w:rsid w:val="003A3FC3"/>
     <w:rsid w:val="003A67D1"/>
     <w:rsid w:val="003B0D5F"/>
     <w:rsid w:val="003D032B"/>
     <w:rsid w:val="003D47D9"/>
-    <w:rsid w:val="003D7247"/>
     <w:rsid w:val="00400A1F"/>
     <w:rsid w:val="00400C9E"/>
     <w:rsid w:val="00406B9C"/>
-    <w:rsid w:val="004310C7"/>
     <w:rsid w:val="004634F4"/>
     <w:rsid w:val="004713CE"/>
     <w:rsid w:val="00474FA5"/>
-    <w:rsid w:val="0048705A"/>
     <w:rsid w:val="00495D8D"/>
     <w:rsid w:val="0049911E"/>
     <w:rsid w:val="004A13CE"/>
     <w:rsid w:val="004A2C26"/>
     <w:rsid w:val="004A3939"/>
     <w:rsid w:val="004D234A"/>
     <w:rsid w:val="004D3F80"/>
     <w:rsid w:val="004F0E44"/>
     <w:rsid w:val="004F2607"/>
-    <w:rsid w:val="004F412C"/>
     <w:rsid w:val="00511F6A"/>
     <w:rsid w:val="0052312F"/>
     <w:rsid w:val="00553D86"/>
-    <w:rsid w:val="00556CD4"/>
     <w:rsid w:val="0055774C"/>
     <w:rsid w:val="00562E26"/>
     <w:rsid w:val="005777A2"/>
     <w:rsid w:val="005807AB"/>
     <w:rsid w:val="0058318E"/>
     <w:rsid w:val="0058457C"/>
     <w:rsid w:val="00593791"/>
+    <w:rsid w:val="005B5283"/>
     <w:rsid w:val="005C10F7"/>
+    <w:rsid w:val="005C5886"/>
     <w:rsid w:val="005C6A38"/>
     <w:rsid w:val="005D4890"/>
     <w:rsid w:val="005D5CB4"/>
     <w:rsid w:val="005D5E5C"/>
     <w:rsid w:val="005F32E1"/>
     <w:rsid w:val="0060639A"/>
     <w:rsid w:val="006066DE"/>
     <w:rsid w:val="0060752E"/>
     <w:rsid w:val="006151F7"/>
     <w:rsid w:val="00624710"/>
     <w:rsid w:val="00626A55"/>
     <w:rsid w:val="00637D71"/>
-    <w:rsid w:val="00644FCC"/>
     <w:rsid w:val="00652A25"/>
+    <w:rsid w:val="00680CFD"/>
     <w:rsid w:val="00683225"/>
     <w:rsid w:val="00691AFC"/>
     <w:rsid w:val="00691C41"/>
     <w:rsid w:val="00691D1A"/>
     <w:rsid w:val="006935DE"/>
     <w:rsid w:val="006971CC"/>
     <w:rsid w:val="006A0A35"/>
     <w:rsid w:val="006E3C76"/>
     <w:rsid w:val="00701B94"/>
     <w:rsid w:val="007366B6"/>
-    <w:rsid w:val="00745FD5"/>
     <w:rsid w:val="00771517"/>
+    <w:rsid w:val="0078074E"/>
     <w:rsid w:val="007837A8"/>
     <w:rsid w:val="00790E02"/>
     <w:rsid w:val="007A4470"/>
     <w:rsid w:val="007A5004"/>
     <w:rsid w:val="007A6C0E"/>
     <w:rsid w:val="007C2DC9"/>
     <w:rsid w:val="007C5973"/>
     <w:rsid w:val="007D2FB3"/>
     <w:rsid w:val="007F7C36"/>
     <w:rsid w:val="00800BD8"/>
     <w:rsid w:val="00804822"/>
     <w:rsid w:val="00805E7C"/>
     <w:rsid w:val="00837A90"/>
     <w:rsid w:val="00842D00"/>
     <w:rsid w:val="00846ACB"/>
     <w:rsid w:val="008543A3"/>
-    <w:rsid w:val="00854B53"/>
     <w:rsid w:val="00855115"/>
     <w:rsid w:val="00862979"/>
     <w:rsid w:val="00863FD3"/>
     <w:rsid w:val="008765C6"/>
     <w:rsid w:val="008858F9"/>
     <w:rsid w:val="0089485F"/>
     <w:rsid w:val="008A3117"/>
     <w:rsid w:val="008A49C2"/>
     <w:rsid w:val="008B7210"/>
     <w:rsid w:val="008C06F1"/>
     <w:rsid w:val="008E3F9F"/>
     <w:rsid w:val="008F1F93"/>
     <w:rsid w:val="008F3E8D"/>
     <w:rsid w:val="00901C65"/>
     <w:rsid w:val="00917348"/>
     <w:rsid w:val="00921C39"/>
     <w:rsid w:val="00931423"/>
     <w:rsid w:val="009376DC"/>
     <w:rsid w:val="009436E0"/>
     <w:rsid w:val="0096200B"/>
     <w:rsid w:val="009626E8"/>
     <w:rsid w:val="00966EAC"/>
-    <w:rsid w:val="00967042"/>
     <w:rsid w:val="00974A28"/>
     <w:rsid w:val="00983DC8"/>
     <w:rsid w:val="00996F5C"/>
     <w:rsid w:val="009A5BBA"/>
     <w:rsid w:val="009C039E"/>
     <w:rsid w:val="009E3216"/>
-    <w:rsid w:val="009E5E12"/>
     <w:rsid w:val="009E791D"/>
-    <w:rsid w:val="009E7C70"/>
     <w:rsid w:val="009E7F52"/>
     <w:rsid w:val="009F217E"/>
     <w:rsid w:val="009F77F8"/>
     <w:rsid w:val="00A058D8"/>
     <w:rsid w:val="00A10B45"/>
     <w:rsid w:val="00A13E04"/>
     <w:rsid w:val="00A24DA5"/>
     <w:rsid w:val="00A31AF7"/>
-    <w:rsid w:val="00A32357"/>
     <w:rsid w:val="00A40C1B"/>
-    <w:rsid w:val="00A50399"/>
+    <w:rsid w:val="00A4141C"/>
     <w:rsid w:val="00A82DB0"/>
     <w:rsid w:val="00A82FA5"/>
     <w:rsid w:val="00A83FD6"/>
     <w:rsid w:val="00A93F05"/>
     <w:rsid w:val="00AA5D9C"/>
-    <w:rsid w:val="00AB14B8"/>
     <w:rsid w:val="00AB696F"/>
     <w:rsid w:val="00AD277D"/>
     <w:rsid w:val="00AD3FE6"/>
     <w:rsid w:val="00AE6776"/>
     <w:rsid w:val="00AF2F99"/>
     <w:rsid w:val="00AF5C9D"/>
     <w:rsid w:val="00B0105C"/>
+    <w:rsid w:val="00B201EE"/>
     <w:rsid w:val="00B40629"/>
     <w:rsid w:val="00B61EB8"/>
     <w:rsid w:val="00B65CDA"/>
-    <w:rsid w:val="00B73472"/>
+    <w:rsid w:val="00B713CE"/>
     <w:rsid w:val="00B800CC"/>
     <w:rsid w:val="00B83596"/>
     <w:rsid w:val="00B844D9"/>
     <w:rsid w:val="00B9433C"/>
     <w:rsid w:val="00BA59EE"/>
     <w:rsid w:val="00BB1BA2"/>
     <w:rsid w:val="00BD13F2"/>
     <w:rsid w:val="00BD19FF"/>
     <w:rsid w:val="00C11BB4"/>
     <w:rsid w:val="00C11F67"/>
-    <w:rsid w:val="00C12996"/>
     <w:rsid w:val="00C20700"/>
     <w:rsid w:val="00C26D31"/>
     <w:rsid w:val="00C3269B"/>
     <w:rsid w:val="00C35C0B"/>
     <w:rsid w:val="00C41016"/>
     <w:rsid w:val="00C42593"/>
     <w:rsid w:val="00C46881"/>
     <w:rsid w:val="00C625F4"/>
     <w:rsid w:val="00C63E80"/>
     <w:rsid w:val="00C64800"/>
+    <w:rsid w:val="00C73176"/>
     <w:rsid w:val="00C76DF2"/>
     <w:rsid w:val="00C86DCC"/>
     <w:rsid w:val="00CB70AE"/>
     <w:rsid w:val="00CD5B34"/>
     <w:rsid w:val="00CE07BD"/>
     <w:rsid w:val="00D277F0"/>
     <w:rsid w:val="00D35CFD"/>
+    <w:rsid w:val="00D460F2"/>
     <w:rsid w:val="00D61465"/>
     <w:rsid w:val="00D6262A"/>
     <w:rsid w:val="00D677FB"/>
     <w:rsid w:val="00D746C6"/>
     <w:rsid w:val="00D819A1"/>
-    <w:rsid w:val="00D8716F"/>
     <w:rsid w:val="00DB2484"/>
-    <w:rsid w:val="00DB6F71"/>
+    <w:rsid w:val="00DB518E"/>
     <w:rsid w:val="00DC7631"/>
-    <w:rsid w:val="00DD53D8"/>
     <w:rsid w:val="00DE3184"/>
     <w:rsid w:val="00DF0A8F"/>
     <w:rsid w:val="00DF0FC9"/>
     <w:rsid w:val="00E01A0E"/>
     <w:rsid w:val="00E11A8E"/>
     <w:rsid w:val="00E15A1A"/>
     <w:rsid w:val="00E16393"/>
     <w:rsid w:val="00E242F7"/>
+    <w:rsid w:val="00E45F74"/>
     <w:rsid w:val="00E553C5"/>
     <w:rsid w:val="00E66B27"/>
     <w:rsid w:val="00E96794"/>
     <w:rsid w:val="00EA08CF"/>
     <w:rsid w:val="00EA2D03"/>
     <w:rsid w:val="00EA525F"/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rsid w:val="00EE3B90"/>
     <w:rsid w:val="00EF65F2"/>
     <w:rsid w:val="00F005F3"/>
     <w:rsid w:val="00F03B82"/>
-    <w:rsid w:val="00F411BB"/>
     <w:rsid w:val="00F41F9E"/>
     <w:rsid w:val="00F45549"/>
     <w:rsid w:val="00F47535"/>
     <w:rsid w:val="00F55EBE"/>
     <w:rsid w:val="00F61849"/>
     <w:rsid w:val="00F6301A"/>
     <w:rsid w:val="00F91835"/>
     <w:rsid w:val="00F941B7"/>
     <w:rsid w:val="00F95A38"/>
     <w:rsid w:val="00FA3F15"/>
     <w:rsid w:val="00FA67B3"/>
     <w:rsid w:val="00FC2C92"/>
     <w:rsid w:val="00FD1199"/>
     <w:rsid w:val="00FD70B4"/>
     <w:rsid w:val="00FD70CB"/>
     <w:rsid w:val="00FE7A94"/>
     <w:rsid w:val="00FF6022"/>
     <w:rsid w:val="00FF7BE8"/>
     <w:rsid w:val="01416A91"/>
     <w:rsid w:val="01627165"/>
     <w:rsid w:val="01735B2E"/>
     <w:rsid w:val="01A039EA"/>
     <w:rsid w:val="01A256EC"/>
     <w:rsid w:val="01C236C8"/>
     <w:rsid w:val="01EBB44F"/>
@@ -3002,50 +2581,51 @@
     <w:rsid w:val="0B0E5983"/>
     <w:rsid w:val="0B2738F3"/>
     <w:rsid w:val="0BB2A2F9"/>
     <w:rsid w:val="0BB7FF90"/>
     <w:rsid w:val="0BD448A9"/>
     <w:rsid w:val="0BDB44AE"/>
     <w:rsid w:val="0C0551E7"/>
     <w:rsid w:val="0C25608F"/>
     <w:rsid w:val="0C3F44AC"/>
     <w:rsid w:val="0C451D53"/>
     <w:rsid w:val="0C525485"/>
     <w:rsid w:val="0C6BFB0B"/>
     <w:rsid w:val="0C708637"/>
     <w:rsid w:val="0CA335E3"/>
     <w:rsid w:val="0CA75907"/>
     <w:rsid w:val="0CB625ED"/>
     <w:rsid w:val="0CECA3A4"/>
     <w:rsid w:val="0CF5D726"/>
     <w:rsid w:val="0D01E46D"/>
     <w:rsid w:val="0D108E02"/>
     <w:rsid w:val="0D1FEA9A"/>
     <w:rsid w:val="0D218A04"/>
     <w:rsid w:val="0D4F98F7"/>
     <w:rsid w:val="0DB6F802"/>
     <w:rsid w:val="0DFAA652"/>
+    <w:rsid w:val="0E3BB880"/>
     <w:rsid w:val="0E594CF5"/>
     <w:rsid w:val="0E8431C0"/>
     <w:rsid w:val="0E86B42E"/>
     <w:rsid w:val="0E90497F"/>
     <w:rsid w:val="0EA1B173"/>
     <w:rsid w:val="0EAB698C"/>
     <w:rsid w:val="0EFB5E52"/>
     <w:rsid w:val="0F0B354F"/>
     <w:rsid w:val="0F0CD791"/>
     <w:rsid w:val="0F30C177"/>
     <w:rsid w:val="0FB9C40B"/>
     <w:rsid w:val="0FD8047A"/>
     <w:rsid w:val="10413EA0"/>
     <w:rsid w:val="10C749C9"/>
     <w:rsid w:val="10D5FAFB"/>
     <w:rsid w:val="10F24450"/>
     <w:rsid w:val="1104F51B"/>
     <w:rsid w:val="1141B045"/>
     <w:rsid w:val="117F647B"/>
     <w:rsid w:val="11DBF4E1"/>
     <w:rsid w:val="11E06641"/>
     <w:rsid w:val="11ECA59C"/>
     <w:rsid w:val="121F6124"/>
     <w:rsid w:val="122B9D6B"/>
     <w:rsid w:val="1235BB59"/>
@@ -3344,51 +2924,50 @@
     <w:rsid w:val="4054393B"/>
     <w:rsid w:val="4095F48C"/>
     <w:rsid w:val="409A12E6"/>
     <w:rsid w:val="409EA190"/>
     <w:rsid w:val="40A38F0B"/>
     <w:rsid w:val="40CA53AE"/>
     <w:rsid w:val="40E279FE"/>
     <w:rsid w:val="40E8EB8A"/>
     <w:rsid w:val="411B5688"/>
     <w:rsid w:val="411DEDD9"/>
     <w:rsid w:val="4124E6E7"/>
     <w:rsid w:val="412C4492"/>
     <w:rsid w:val="4182FC72"/>
     <w:rsid w:val="4194153C"/>
     <w:rsid w:val="41A79857"/>
     <w:rsid w:val="41C0EEA7"/>
     <w:rsid w:val="422996D6"/>
     <w:rsid w:val="423B8332"/>
     <w:rsid w:val="42729945"/>
     <w:rsid w:val="42BF1F10"/>
     <w:rsid w:val="42D9B2CC"/>
     <w:rsid w:val="42FB54B1"/>
     <w:rsid w:val="4315C1C4"/>
     <w:rsid w:val="4323B783"/>
     <w:rsid w:val="43647E0B"/>
-    <w:rsid w:val="4385DE53"/>
     <w:rsid w:val="43AD1A33"/>
     <w:rsid w:val="43B2BD5B"/>
     <w:rsid w:val="43BED9CF"/>
     <w:rsid w:val="43C148B6"/>
     <w:rsid w:val="43DABCA1"/>
     <w:rsid w:val="43E9F657"/>
     <w:rsid w:val="441AEFE4"/>
     <w:rsid w:val="4469C5B8"/>
     <w:rsid w:val="44763A29"/>
     <w:rsid w:val="447CCB3C"/>
     <w:rsid w:val="45075441"/>
     <w:rsid w:val="451BE256"/>
     <w:rsid w:val="45308DBE"/>
     <w:rsid w:val="4538BBB5"/>
     <w:rsid w:val="45390A1C"/>
     <w:rsid w:val="454B0613"/>
     <w:rsid w:val="456C9244"/>
     <w:rsid w:val="45A4A760"/>
     <w:rsid w:val="45E491AE"/>
     <w:rsid w:val="4612A725"/>
     <w:rsid w:val="46200EAE"/>
     <w:rsid w:val="462425B6"/>
     <w:rsid w:val="463329C4"/>
     <w:rsid w:val="465F31C9"/>
     <w:rsid w:val="466AE4E0"/>
@@ -3426,50 +3005,51 @@
     <w:rsid w:val="4B038670"/>
     <w:rsid w:val="4B1CDF2A"/>
     <w:rsid w:val="4B3D97FA"/>
     <w:rsid w:val="4B45B2B9"/>
     <w:rsid w:val="4BA4077C"/>
     <w:rsid w:val="4BD36A1B"/>
     <w:rsid w:val="4C063ADE"/>
     <w:rsid w:val="4C068668"/>
     <w:rsid w:val="4C1A1430"/>
     <w:rsid w:val="4C3838EB"/>
     <w:rsid w:val="4CE7DD86"/>
     <w:rsid w:val="4DC97FEF"/>
     <w:rsid w:val="4E03A633"/>
     <w:rsid w:val="4E0A6C4B"/>
     <w:rsid w:val="4E2D4B96"/>
     <w:rsid w:val="4E3778D1"/>
     <w:rsid w:val="4E57CB52"/>
     <w:rsid w:val="4E6E2E80"/>
     <w:rsid w:val="4E98D8A4"/>
     <w:rsid w:val="4F07068A"/>
     <w:rsid w:val="4F0905F8"/>
     <w:rsid w:val="4F662D2D"/>
     <w:rsid w:val="4F966F07"/>
     <w:rsid w:val="4FA9582E"/>
     <w:rsid w:val="4FB89710"/>
+    <w:rsid w:val="4FF909B4"/>
     <w:rsid w:val="504E2C8D"/>
     <w:rsid w:val="50646EC3"/>
     <w:rsid w:val="5067FD9C"/>
     <w:rsid w:val="506FD047"/>
     <w:rsid w:val="5077D0C3"/>
     <w:rsid w:val="50A238EC"/>
     <w:rsid w:val="50C18955"/>
     <w:rsid w:val="50C89A7D"/>
     <w:rsid w:val="50ED0F68"/>
     <w:rsid w:val="51065043"/>
     <w:rsid w:val="515D7334"/>
     <w:rsid w:val="516AC811"/>
     <w:rsid w:val="5172AF09"/>
     <w:rsid w:val="517B55B0"/>
     <w:rsid w:val="5181BF9C"/>
     <w:rsid w:val="51A7C812"/>
     <w:rsid w:val="51DA54F7"/>
     <w:rsid w:val="5268BE18"/>
     <w:rsid w:val="528DDDC7"/>
     <w:rsid w:val="52A4BBA1"/>
     <w:rsid w:val="52AD1351"/>
     <w:rsid w:val="52B5C68F"/>
     <w:rsid w:val="52DEE1A8"/>
     <w:rsid w:val="531B8985"/>
     <w:rsid w:val="53655BD7"/>
@@ -3707,51 +3287,50 @@
     <w:rsid w:val="73754D0D"/>
     <w:rsid w:val="7382A962"/>
     <w:rsid w:val="738A0688"/>
     <w:rsid w:val="7392EC72"/>
     <w:rsid w:val="73B4D3B0"/>
     <w:rsid w:val="73C546E6"/>
     <w:rsid w:val="73F360DC"/>
     <w:rsid w:val="747C1913"/>
     <w:rsid w:val="748E243D"/>
     <w:rsid w:val="74CF5DD6"/>
     <w:rsid w:val="74D76BE5"/>
     <w:rsid w:val="750D6EE5"/>
     <w:rsid w:val="751FACD2"/>
     <w:rsid w:val="753946A4"/>
     <w:rsid w:val="753DF45B"/>
     <w:rsid w:val="755E55D1"/>
     <w:rsid w:val="75BF8BB1"/>
     <w:rsid w:val="75E6B9EC"/>
     <w:rsid w:val="7658E09A"/>
     <w:rsid w:val="76B5D3E9"/>
     <w:rsid w:val="76CACB57"/>
     <w:rsid w:val="76DFE951"/>
     <w:rsid w:val="771156AC"/>
     <w:rsid w:val="772CAC74"/>
     <w:rsid w:val="7732D52C"/>
-    <w:rsid w:val="7750A72F"/>
     <w:rsid w:val="7781FA74"/>
     <w:rsid w:val="7784C8F8"/>
     <w:rsid w:val="77B0A9E5"/>
     <w:rsid w:val="77D3DFE6"/>
     <w:rsid w:val="77E96DD4"/>
     <w:rsid w:val="7920A6C4"/>
     <w:rsid w:val="792630D0"/>
     <w:rsid w:val="7947F7A7"/>
     <w:rsid w:val="797B48DF"/>
     <w:rsid w:val="79912149"/>
     <w:rsid w:val="79B14D10"/>
     <w:rsid w:val="79D49F5F"/>
     <w:rsid w:val="79E5A44B"/>
     <w:rsid w:val="7A02802D"/>
     <w:rsid w:val="7A33A920"/>
     <w:rsid w:val="7A3B8013"/>
     <w:rsid w:val="7A575FDC"/>
     <w:rsid w:val="7B3EA50D"/>
     <w:rsid w:val="7B52226C"/>
     <w:rsid w:val="7BAD184D"/>
     <w:rsid w:val="7BBEE200"/>
     <w:rsid w:val="7BBFA661"/>
     <w:rsid w:val="7BCA36DF"/>
     <w:rsid w:val="7BDDCDA5"/>
     <w:rsid w:val="7C1ED3C5"/>
@@ -3778,140 +3357,140 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1476BDBA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FD75662E-7B02-48AD-A4DE-3C83797DC621}"/>
+  <w15:docId w15:val="{3B0067F5-BCFD-4F47-BA70-4785AC9E6620}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="cy-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4067,52 +3646,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4179,93 +3758,93 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
@@ -4382,342 +3961,342 @@
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00EB7BF5"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
@@ -4726,116 +4305,116 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931423"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931423"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00931423"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931423"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00931423"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00931423"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="61CD61B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="61CD61B3"/>
@@ -4846,90 +4425,88 @@
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0096200B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00347F90"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00347F90"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00347F90"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00347F90"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009E7C70"/>
+    <w:rsid w:val="4FF909B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="451556103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="869147447">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -5253,56 +4830,55 @@
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1912353573">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png" Id="rId13" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icc.gig.cymru/gwasanaethau-a-thimau/uned-penderfynyddion-ehangach-iechyd/llunio-lleoedd-ar-gyfer-llesiant-yng-nghymru/" TargetMode="External" Id="Re2317a82ad894d4f" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -5569,51 +5145,57 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec9853e2-a59b-403f-a196-87f33a6be245">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EF42633329476F4CBB6296FD6B9D25F2" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b549bb01cd99243139f66d54e92640e6">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec9853e2-a59b-403f-a196-87f33a6be245" xmlns:ns3="ff17af5f-e1b1-46ea-b94a-e5fd874eb2b4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3f3316ffa55d065ce054baf170775301" ns2:_="" ns3:_="">
     <xsd:import namespace="ec9853e2-a59b-403f-a196-87f33a6be245"/>
     <xsd:import namespace="ff17af5f-e1b1-46ea-b94a-e5fd874eb2b4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -5796,140 +5378,107 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F7651A3-17AA-4DEE-A48D-417481C596E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0f48412d-ddfc-4aa8-a215-3f71bcac9f89"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="b13e4bc7-c5cb-421c-81ff-b3dfe25311ab"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{472C3DAC-4C55-48B6-BA6E-76A66930AB71}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35400DE3-69CB-47A9-99CC-7E8C6D050C91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AAB699A-F22C-424C-B2CA-3BD0D212A39C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Public Health Wales</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emma Howells-Davies (Public Health Wales - No. 2 Capital Quarter)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Emma Howells-Davies (Public Health Wales - No. 2 Capital Quarter)</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100EF42633329476F4CBB6296FD6B9D25F2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>